--- v0 (2026-09-11)
+++ v1 (2026-10-30)
@@ -70,287 +70,197 @@
         <color rgb="FFDDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDDDDDD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumFmt="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t>Categoría</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
           <t>Monto</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t>Método de pago</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t>Descripción</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="3">
         <is>
-          <t>2026-09-11</t>
+          <t/>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="3">
         <is>
-          <t>Sueldo</t>
+          <t/>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="3">
         <is>
-          <t>Ingreso</t>
-[...3 lines deleted...]
-        <v>1600</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E2" t="inlineStr" s="3">
         <is>
-          <t>Interbank</t>
+          <t/>
         </is>
       </c>
       <c r="F2" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="3">
         <is>
-          <t>2026-09-11</t>
+          <t>Total ingresos</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="3">
         <is>
-          <t>Alimentación</t>
+          <t/>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="3">
         <is>
-          <t>Gasto</t>
+          <t/>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E3" t="inlineStr" s="3">
         <is>
-          <t>Yape</t>
+          <t/>
         </is>
       </c>
       <c r="F3" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="3">
         <is>
-          <t>2026-09-01</t>
+          <t>Total gastos</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="3">
         <is>
-          <t>Alimentación</t>
+          <t/>
         </is>
       </c>
       <c r="C4" t="inlineStr" s="3">
         <is>
-          <t>Gasto</t>
+          <t/>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E4" t="inlineStr" s="3">
         <is>
-          <t>Yape</t>
+          <t/>
         </is>
       </c>
       <c r="F4" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="3">
         <is>
-          <t/>
+          <t>Ahorro</t>
         </is>
       </c>
       <c r="B5" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
       <c r="C5" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D5" t="inlineStr" s="3">
-[...2 lines deleted...]
-        </is>
+      <c r="D5" s="2">
+        <v>0</v>
       </c>
       <c r="E5" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" t="inlineStr" s="3">
-        <is>
-[...88 lines deleted...]
-      <c r="F8" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>